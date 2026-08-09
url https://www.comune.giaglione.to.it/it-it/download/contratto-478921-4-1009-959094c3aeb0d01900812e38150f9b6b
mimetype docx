--- v0 (2026-06-23)
+++ v1 (2026-08-09)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="696F55A5" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
       </w:pPr>
       <w:r>
         <w:t>COMUNE DI GIAGLIONE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F359466" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00283F48" w:rsidP="00DD5A1A">
       <w:pPr>
         <w:pStyle w:val="Sottotitolo"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Città Metropolitana</w:t>
       </w:r>
       <w:r w:rsidR="00DD5A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -89,1064 +90,1191 @@
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Telef. 0122/622386 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5618F926" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
       <w:r>
         <w:t>P.IVA 02879180012 - C.F. 86501150014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171B03A5" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRPr="008D2DE8" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+    <w:p w14:paraId="171B03A5" w14:textId="4ED9ADEA" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3744"/>
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Collegamentoipertestuale"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075996">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">e.mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00075996">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
           </w:rPr>
           <w:t>info@comune.giaglione.to.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02678672" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRPr="00A37F91" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
-[...896 lines deleted...]
-    <w:p w14:paraId="3DFDE333" w14:textId="77777777" w:rsidR="008D1D1E" w:rsidRDefault="008D1D1E" w:rsidP="008D1D1E">
+    <w:p w14:paraId="0FF1CAD2" w14:textId="49FE817A" w:rsidR="00842A4E" w:rsidRDefault="00842A4E" w:rsidP="00DD5A1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3744"/>
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="500201CE" w14:textId="77777777" w:rsidR="008D1D1E" w:rsidRDefault="008D1D1E" w:rsidP="008D1D1E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B9FF16" w14:textId="517BB9B2" w:rsidR="00842A4E" w:rsidRDefault="00842A4E" w:rsidP="00DD5A1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3744"/>
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="024F4388" w14:textId="77777777" w:rsidR="008D1D1E" w:rsidRPr="00075996" w:rsidRDefault="008D1D1E" w:rsidP="008D1D1E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3006B9AC" w14:textId="77777777" w:rsidR="00842A4E" w:rsidRDefault="00842A4E" w:rsidP="00842A4E">
+      <w:pPr>
+        <w:pStyle w:val="NormaleWeb"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D0DD421" wp14:editId="2B5B9E8B">
+            <wp:extent cx="6219825" cy="2162175"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Immagine 1" descr="C:\Users\Migliasso\Desktop\logo-dipofam-progetto-finanziato (002).png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Migliasso\Desktop\logo-dipofam-progetto-finanziato (002).png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6219825" cy="2162175"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128FBF2D" w14:textId="2FA5EF33" w:rsidR="00842A4E" w:rsidRDefault="00842A4E" w:rsidP="00DD5A1A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1584"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="3744"/>
           <w:tab w:val="left" w:pos="4464"/>
           <w:tab w:val="left" w:pos="5184"/>
           <w:tab w:val="left" w:pos="5904"/>
           <w:tab w:val="left" w:pos="6624"/>
         </w:tabs>
         <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD646CE" w14:textId="77777777" w:rsidR="00842A4E" w:rsidRPr="008D2DE8" w:rsidRDefault="00842A4E" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="144"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02678672" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRPr="00A37F91" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37F91">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Copia per</w:t>
+      </w:r>
+      <w:r w:rsidR="00403E66">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> il Comune</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589D6B0D" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A"/>
+    <w:p w14:paraId="2A20AEF0" w14:textId="4FCF4901" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00055D55">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRATTO PER LA PARTECIPAZIONE AL CENTRO ESTIVO - ANNO </w:t>
+      </w:r>
+      <w:r w:rsidR="002E185A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7047B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E3F62B" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Il/la sottoscritto/a__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E67A650" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Residente in_________________________Via___________________________________n°_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29642AF9" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Recapito 1___________________________Recapito 2____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D1591E" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Indirizzo e-mail___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34549264" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B80CC8A" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CHIEDE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07339C2F" w14:textId="1E7DB864" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00492AB2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">di poter </w:t>
+      </w:r>
+      <w:r w:rsidR="00893225">
+        <w:t>regolarizzare l’</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iscrizione al Centro Estivo organizzato dal Comune di Giaglione e gestito dal</w:t>
+      </w:r>
+      <w:r w:rsidR="001A36FB">
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0323">
+        <w:t xml:space="preserve"> ditta “CASSE MONICA”, con sede legale in Susa (TO) – Regione Priorale n. 34</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F93">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A36FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F93">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>he si svolgerà a GIAGLIONE c/o il plesso scolastico di Frazione San Giuseppe n. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F93">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00707356">
+        <w:t xml:space="preserve"> e il Centro socio-culturale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FB6694" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>per il/la proprio/a figlio/a____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049B1BC1" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>nato il___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D846260" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>che ha frequentato la classe________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002F34C5">
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:t>per:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABEDD9B" w14:textId="77777777" w:rsidR="00494DBD" w:rsidRDefault="00494DBD" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37487041" w14:textId="77777777" w:rsidR="002E185A" w:rsidRDefault="002E185A" w:rsidP="002E185A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Periodo di interesse: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71074B7F" w14:textId="77777777" w:rsidR="002E185A" w:rsidRDefault="002E185A" w:rsidP="002E185A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE837D4" w14:textId="77777777" w:rsidR="002E185A" w:rsidRDefault="002E185A" w:rsidP="002E185A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">● </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>LUGLIO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB2A10C" w14:textId="4F76E990" w:rsidR="002E185A" w:rsidRDefault="002E185A" w:rsidP="002E185A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">□ dal </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>29</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57BFF">
+        <w:t>Giugno</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> al </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Luglio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D92BD1" w14:textId="46A89359" w:rsidR="002E185A" w:rsidRDefault="002E185A" w:rsidP="002E185A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">□ dal </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Luglio al</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57BFF">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Luglio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4372BE54" w14:textId="2A93D2D6" w:rsidR="002E185A" w:rsidRDefault="002E185A" w:rsidP="002E185A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2DE8">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve">dal </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57BFF" w:rsidRPr="008D2DE8">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE" w:rsidRPr="008D2DE8">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2DE8">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Luglio al </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3D6D" w:rsidRPr="008D2DE8">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE" w:rsidRPr="008D2DE8">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D2DE8">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Luglio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FC6858" w14:textId="2566489A" w:rsidR="002E185A" w:rsidRDefault="0000568D" w:rsidP="002E185A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>□ dal 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="002E185A">
+        <w:t xml:space="preserve"> Luglio al </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="002E185A">
+        <w:t xml:space="preserve"> Luglio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253BCAEB" w14:textId="2AED9AC1" w:rsidR="008D3D6D" w:rsidRDefault="008D3D6D" w:rsidP="008D3D6D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>□ dal 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Luglio al</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t xml:space="preserve"> 31</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>Luglio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E44FC6" w14:textId="77777777" w:rsidR="002E185A" w:rsidRDefault="002E185A" w:rsidP="002E185A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">● </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AGOSTO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED50D76" w14:textId="72BA2B79" w:rsidR="002E185A" w:rsidRDefault="0000568D" w:rsidP="002E185A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">□ dal </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002E185A">
+        <w:t xml:space="preserve"> Agosto al </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="002E185A">
+        <w:t xml:space="preserve"> Agosto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7239FE" w14:textId="2E05E2E7" w:rsidR="002E185A" w:rsidRDefault="002E185A" w:rsidP="002E185A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">□ dal </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3D6D">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3D6D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agosto al 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57BFF">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Agosto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2792C0" w14:textId="700B3492" w:rsidR="002E185A" w:rsidRDefault="002E185A" w:rsidP="002E185A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>□ dal 1</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Agosto al </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3D6D">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Agosto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C35A28B" w14:textId="37AF9A14" w:rsidR="0000568D" w:rsidRDefault="002E185A" w:rsidP="002E185A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>□ dal 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Agosto al </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57BFF">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Agosto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F94DB5" w14:textId="2AD5EA1B" w:rsidR="00DD5A1A" w:rsidRDefault="0000568D" w:rsidP="00842A4E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00842A4E">
+        <w:lastRenderedPageBreak/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00DD5A1A" w:rsidRPr="00AD4F79">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICHIARA </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5A1A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>che il bambino/ragazzo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0527107E" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Tahoma"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4F79">
+        <w:t xml:space="preserve">non è soggetto ad </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4C79" w:rsidRPr="00AD4F79">
+        <w:t xml:space="preserve">allergie </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4C79">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4F79">
+        <w:t>alimentari e da farmaci);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B06F4A" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Tahoma"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4F79">
+        <w:t>è soggetto ad allergie alimentari</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> o da farmaci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AA4897" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRPr="00AD4F79" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4F79">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SI IMPEGNA QUINDI A FAR PERVENIRE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4F79">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>’OPPORTUNA CERTIFICAZIONE MEDICA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PRIMA </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4C79">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DELL’INIZIO </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4C79" w:rsidRPr="005C5F5B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>DELLA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FREQUENZA AL CENTRO ESTIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AFB97A" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A"/>
+    <w:p w14:paraId="346B3119" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Tahoma"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4F79">
+        <w:t>è autorizzato ad entrare/uscire dal Centro Estivo negli orari prestabiliti in maniera</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> autonoma;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F475344" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Tahoma"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5F5B">
+        <w:t xml:space="preserve">non </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4F79">
+        <w:t>è autorizzato ad entrare/uscire dal Centro Estivo negli orari prestabiliti in maniera</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> autonoma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E52209C" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4F79">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SI IMPEGNA QUINDI A FAR PERVENIRE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>L’ELENCO DEI NOMINATIVI (SU APPOSITO MODULO PRESTAMPATO) DELLE PERSONE CON CUI E’ AUTORIZZATO AD USCIRE, PRIMA DELL’INIZIO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5F5B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DELL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>A FREQUENZA AL CENTRO ESTIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB9D065" w14:textId="0F218AE5" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Tahoma"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4F79">
+        <w:t xml:space="preserve">è autorizzato ad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5F5B">
+        <w:t xml:space="preserve">effettuare uscite sul territorio per agevolare e migliorare l’attività ludico-educativa per l’intero periodo di iscrizione al Centro Estivo </w:t>
+      </w:r>
+      <w:r w:rsidR="002E185A">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13AE">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467C96B8" w14:textId="77777777" w:rsidR="00C8756B" w:rsidRDefault="00C8756B" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34AEFD91" w14:textId="77777777" w:rsidR="00C8756B" w:rsidRDefault="00C8756B" w:rsidP="00C8756B">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="454"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>fornisce il consenso ad essere inserita/o in un gruppo WhatsApp per le comunicazioni rapide</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38426CA8" w14:textId="77777777" w:rsidR="00C8756B" w:rsidRDefault="00C8756B" w:rsidP="00C8756B">
+      <w:pPr>
+        <w:ind w:left="454"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674F3FB9" w14:textId="77777777" w:rsidR="00C8756B" w:rsidRDefault="00C8756B" w:rsidP="00C8756B">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="454"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>fornisce il consenso ad essere inserita/o in un gruppo Facebook contenente media (foto/video) delle attività svolte dai bimbi. (Se sì, indichi cortesemente il suo nominativo presente su Facebook________________).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664C7C1D" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Tahoma"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4F79">
+        <w:t xml:space="preserve">è </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746F97">
+        <w:t xml:space="preserve">autorizzato ad essere fotografato e videofilmato con lo scopo di utilizzare tale materiale esclusivamente per lo spettacolo finale e come ricordo dell’esperienza di fine Centro Estivo ai sensi dell’articolo 13 D. Lgs. 196/03 “Codice </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4C79" w:rsidRPr="00746F97">
+        <w:t>in materia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746F97">
+        <w:t xml:space="preserve"> di protezione dei dati personali” che garantisce il pieno rispetto dei principi stabiliti per legge (di correttezza, di trasparenza e di tutela della riservatezza) </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4C79" w:rsidRPr="00746F97">
+        <w:t>in materia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746F97">
+        <w:t xml:space="preserve"> di trattamento dei dati sensibili.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F42518F" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A"/>
+    <w:p w14:paraId="4E3F9970" w14:textId="77777777" w:rsidR="00AB61EB" w:rsidRDefault="00DD5A1A" w:rsidP="00AB61EB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dichiara infine di aver preso visione del regolamento allegato, di sottoscriverlo in tutte le sue parti ed in particolare:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EE4A41" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="004B4C79" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Di</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5A1A">
+        <w:t xml:space="preserve"> rispettare ed essere coerente con gli impegni presi, soprattutto per ciò che concerne i pagamenti (Art 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A3A762" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A"/>
+    <w:p w14:paraId="69593989" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A"/>
+    <w:p w14:paraId="1F011BEE" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A"/>
+    <w:p w14:paraId="0899472A" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A"/>
+    <w:p w14:paraId="7B4BD798" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Luogo e data                                                                                                              Firma del genitore (o di chi ne fa le veci)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279ACB0C" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786C4354" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A"/>
+    <w:p w14:paraId="6C5FE1A7" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
+      <w:r>
+        <w:t>___________________________                                        _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3560B27D" w14:textId="77777777" w:rsidR="008D1D1E" w:rsidRDefault="00DD5A1A" w:rsidP="008D1D1E">
+      <w:pPr>
+        <w:pStyle w:val="Titolo"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="008D1D1E">
+        <w:lastRenderedPageBreak/>
+        <w:t>COMUNE DI GIAGLIONE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AC31C3" w14:textId="77777777" w:rsidR="008D1D1E" w:rsidRDefault="00C06DFC" w:rsidP="008D1D1E">
+      <w:pPr>
+        <w:pStyle w:val="Sottotitolo"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Città metropolitana </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>di Torino</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFDE333" w14:textId="77777777" w:rsidR="008D1D1E" w:rsidRDefault="008D1D1E" w:rsidP="008D1D1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="144"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Frazione San Giuseppe 1 - cap. 10050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500201CE" w14:textId="77777777" w:rsidR="008D1D1E" w:rsidRDefault="008D1D1E" w:rsidP="008D1D1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="144"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Telef. 0122/622386 - fax 0122/622920</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780C1359" w14:textId="77777777" w:rsidR="008D1D1E" w:rsidRDefault="008D1D1E" w:rsidP="008D1D1E">
+      <w:pPr>
+        <w:pStyle w:val="Titolo2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P.IVA 02879180012 - C.F. 86501150014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024F4388" w14:textId="77777777" w:rsidR="008D1D1E" w:rsidRPr="00075996" w:rsidRDefault="008D1D1E" w:rsidP="008D1D1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="144"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1584"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="3024"/>
+          <w:tab w:val="left" w:pos="3744"/>
+          <w:tab w:val="left" w:pos="4464"/>
+          <w:tab w:val="left" w:pos="5184"/>
+          <w:tab w:val="left" w:pos="5904"/>
+          <w:tab w:val="left" w:pos="6624"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075996">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">e.mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00075996">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
           </w:rPr>
           <w:t>info@comune.giaglione.to.it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35DE782C" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A"/>
     <w:p w14:paraId="32B4F991" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A"/>
     <w:p w14:paraId="63D70864" w14:textId="77777777" w:rsidR="00D516B6" w:rsidRDefault="00D516B6" w:rsidP="00DD5A1A"/>
     <w:p w14:paraId="4B69C091" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ALLEGATO</w:t>
@@ -1700,50 +1828,51 @@
       </w:pPr>
       <w:r>
         <w:t>Eventuali ritardi devono essere comunicati al coordinatore entro le 9 per esigenze organizzative (legate sia alla prenotazione del pasto sia ad eventuali attività che richiedono l’uscita dall</w:t>
       </w:r>
       <w:r w:rsidR="00916264">
         <w:t>a sede)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3230025A" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRPr="002724BF" w:rsidRDefault="0000568D" w:rsidP="00DD5A1A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00DD5A1A" w:rsidRPr="002724BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FASE DI USCITA </w:t>
       </w:r>
       <w:r w:rsidR="00B92414">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>AL</w:t>
       </w:r>
       <w:r w:rsidR="00DD5A1A" w:rsidRPr="002724BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> POMERIGGIO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D6F256" w14:textId="77777777" w:rsidR="00DD5A1A" w:rsidRDefault="00DD5A1A" w:rsidP="00DD5A1A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">L’orario di uscita dal centro estivo è dalle </w:t>
       </w:r>
       <w:r w:rsidR="002E185A">
         <w:t>16</w:t>
       </w:r>
@@ -2109,62 +2238,62 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00833D50">
         <w:t>a mezzo conto corrente postale</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256566E0" w14:textId="77777777" w:rsidR="00FC44E2" w:rsidRDefault="00FC44E2" w:rsidP="00FC44E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a mezzo PagoPA collegandosi al ns. sito istituzionale </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00E97DCB">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
           </w:rPr>
           <w:t>www.comune.giaglione.to.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  , nella sezione “pagamenti online” (nella home-page in basso) oppure utilizzare il link seguente: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00E97DCB">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
           </w:rPr>
           <w:t>https://www.comune.giaglione.to.it/it-it/servizi/pagare-le-tasse-c/pago-pa-763-61-1-9cb183d31e2dc3a03c8f751831a2ce8a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E285C4B" w14:textId="77777777" w:rsidR="002A5BD2" w:rsidRDefault="002A5BD2" w:rsidP="00B92414">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D697693" w14:textId="77777777" w:rsidR="002A5BD2" w:rsidRDefault="00103F66" w:rsidP="008D4ED1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2285,50 +2414,51 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1D1E">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">IBAN: </w:t>
       </w:r>
       <w:r w:rsidR="008D1D1E" w:rsidRPr="008D1D1E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IT49 I030 6931 0601 0000 0300 079</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="588CD2FF" w14:textId="1E54BD2E" w:rsidR="008D4ED1" w:rsidRDefault="008D4ED1" w:rsidP="008D4ED1">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00833D50">
+        <w:lastRenderedPageBreak/>
         <w:t>intestat</w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00833D50">
         <w:t xml:space="preserve"> a: “</w:t>
       </w:r>
       <w:r w:rsidRPr="009443A1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r w:rsidR="008D1D1E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UNE DI GIAGLIONE SERVIZIO TESORERIA</w:t>
       </w:r>
       <w:r w:rsidRPr="00833D50">
         <w:t xml:space="preserve">” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D875B9A" w14:textId="77777777" w:rsidR="00103F66" w:rsidRDefault="00103F66" w:rsidP="008D4ED1">
@@ -2702,51 +2832,51 @@
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADCA0F6" w14:textId="77777777" w:rsidR="008D4ED1" w:rsidRDefault="008D4ED1" w:rsidP="008D4ED1"/>
     <w:p w14:paraId="4D17C599" w14:textId="77777777" w:rsidR="008D4ED1" w:rsidRDefault="008D4ED1" w:rsidP="008D4ED1">
       <w:r>
         <w:t>___________________________                                        _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24045C52" w14:textId="77777777" w:rsidR="008D4ED1" w:rsidRPr="00FC4BA1" w:rsidRDefault="008D4ED1" w:rsidP="008D4ED1"/>
     <w:p w14:paraId="5656722E" w14:textId="77777777" w:rsidR="008D4ED1" w:rsidRDefault="008D4ED1" w:rsidP="00DD5A1A"/>
     <w:sectPr w:rsidR="008D4ED1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2785,51 +2915,51 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="050B2438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="509E2A7A"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1428"/>
         </w:tabs>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4065,63 +4195,64 @@
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE1C42"/>
     <w:rsid w:val="00000E0D"/>
     <w:rsid w:val="000032B4"/>
     <w:rsid w:val="000033BC"/>
     <w:rsid w:val="0000568D"/>
     <w:rsid w:val="00005B91"/>
     <w:rsid w:val="00024EDE"/>
     <w:rsid w:val="000270D0"/>
     <w:rsid w:val="0003718A"/>
     <w:rsid w:val="000438B6"/>
     <w:rsid w:val="000447F5"/>
     <w:rsid w:val="00057C6D"/>
     <w:rsid w:val="00061B0A"/>
     <w:rsid w:val="000835DB"/>
     <w:rsid w:val="000842D8"/>
     <w:rsid w:val="0008697F"/>
     <w:rsid w:val="00087986"/>
     <w:rsid w:val="000913A5"/>
     <w:rsid w:val="000927E4"/>
     <w:rsid w:val="000A2B79"/>
     <w:rsid w:val="000A4E04"/>
     <w:rsid w:val="000C3260"/>
     <w:rsid w:val="000C368F"/>
@@ -4313,50 +4444,51 @@
     <w:rsid w:val="007341CD"/>
     <w:rsid w:val="007431FE"/>
     <w:rsid w:val="0074521F"/>
     <w:rsid w:val="00760307"/>
     <w:rsid w:val="00773513"/>
     <w:rsid w:val="00774EC9"/>
     <w:rsid w:val="0078367E"/>
     <w:rsid w:val="00794194"/>
     <w:rsid w:val="007A635E"/>
     <w:rsid w:val="007A6C70"/>
     <w:rsid w:val="007B01A3"/>
     <w:rsid w:val="007B3406"/>
     <w:rsid w:val="007B7053"/>
     <w:rsid w:val="007F0EF1"/>
     <w:rsid w:val="007F3E1D"/>
     <w:rsid w:val="007F62CD"/>
     <w:rsid w:val="0080232A"/>
     <w:rsid w:val="008100AB"/>
     <w:rsid w:val="00815E9C"/>
     <w:rsid w:val="00820518"/>
     <w:rsid w:val="00825E2F"/>
     <w:rsid w:val="00833BA9"/>
     <w:rsid w:val="00834FA4"/>
     <w:rsid w:val="00836ED7"/>
     <w:rsid w:val="00840E7C"/>
+    <w:rsid w:val="00842A4E"/>
     <w:rsid w:val="00842AD8"/>
     <w:rsid w:val="008461B5"/>
     <w:rsid w:val="008471C0"/>
     <w:rsid w:val="008570E3"/>
     <w:rsid w:val="00862EE6"/>
     <w:rsid w:val="0087035A"/>
     <w:rsid w:val="00871F1A"/>
     <w:rsid w:val="008728E3"/>
     <w:rsid w:val="00881145"/>
     <w:rsid w:val="008871E5"/>
     <w:rsid w:val="0089002A"/>
     <w:rsid w:val="00893225"/>
     <w:rsid w:val="008A78BC"/>
     <w:rsid w:val="008B1EA5"/>
     <w:rsid w:val="008B2408"/>
     <w:rsid w:val="008B3278"/>
     <w:rsid w:val="008B46C8"/>
     <w:rsid w:val="008B739E"/>
     <w:rsid w:val="008C3BE2"/>
     <w:rsid w:val="008C4FAE"/>
     <w:rsid w:val="008D1D1E"/>
     <w:rsid w:val="008D21C2"/>
     <w:rsid w:val="008D2DE8"/>
     <w:rsid w:val="008D3D6D"/>
     <w:rsid w:val="008D4ED1"/>
@@ -4552,119 +4684,122 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="039FB210"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E072B54-CC98-45CD-912F-EC547B6CB322}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4837,50 +4972,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DD5A1A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:qFormat/>
     <w:rsid w:val="00DD5A1A"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="144"/>
         <w:tab w:val="left" w:pos="864"/>
         <w:tab w:val="left" w:pos="1584"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="3024"/>
         <w:tab w:val="left" w:pos="3744"/>
@@ -5009,61 +5148,86 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testofumetto">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="TestofumettoCarattere"/>
     <w:rsid w:val="00B16CBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
     <w:name w:val="Testo fumetto Carattere"/>
     <w:link w:val="Testofumetto"/>
     <w:rsid w:val="00B16CBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormaleWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normale"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00842A4E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="35084613">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comune.giaglione.to.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.giaglione.to.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.giaglione.to.it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.giaglione.to.it/it-it/servizi/pagare-le-tasse-c/pago-pa-763-61-1-9cb183d31e2dc3a03c8f751831a2ce8a" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.giaglione.to.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.giaglione.to.it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.giaglione.to.it/it-it/servizi/pagare-le-tasse-c/pago-pa-763-61-1-9cb183d31e2dc3a03c8f751831a2ce8a" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comune.giaglione.to.it" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5292,87 +5456,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87315564-A2A7-4D14-ACD8-1E76B9E5AA19}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{210E834D-FAF0-4D6A-A29C-9E60EBC97D07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
+  <Pages>6</Pages>
   <Words>1567</Words>
-  <Characters>10079</Characters>
+  <Characters>10084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
+  <Lines>84</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COMUNE DI GIAGLIONE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11623</CharactersWithSpaces>
+  <CharactersWithSpaces>11628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>5373962</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.comune.giaglione.to.it/it-it/servizi/pagare-le-tasse-c/pago-pa-763-61-1-9cb183d31e2dc3a03c8f751831a2ce8a</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7012449</vt:i4>
       </vt:variant>
       <vt:variant>